--- v0 (2025-12-14)
+++ v1 (2026-04-19)
@@ -54,819 +54,819 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Leo de Gorducha</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_01-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo providências, para o desenvolvimento de ações públicas de grande relevância.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância comunitária.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nego da saúde</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_03-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Edinho de Nofa</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_05-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_05-2024.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dunga Silva</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_06-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_06-2024.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dr. George</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_07-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_07-2024.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento da senhora Amizadai  Leal de Almeida.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_09-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_09-2024.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_10-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_10-2024.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_11-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_11-2024.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_12-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_12-2024.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_14-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>JOAOZINHO DO PAU SANTO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_15-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Valtinho de Raminho</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_17-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_17-2024.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento-018-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento-018-2024.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento-019-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento-019-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para que seja concedido o aumento salarial dos servidores responsáveis pela identificação civil do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento-020-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento-020-2024.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento do senhor José Bezerra de Souza, conhecido popularmente por Zezito ou Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/75/requerimento-021-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/75/requerimento-021-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância comunitária, neste município e dá outra providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento-022-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento-022-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grandes relevância comunitária, neste munícipio.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento-023-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento-023-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância comunitária, neste município.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento-024-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento-024-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências, para o desenvolvimento de ações públicas de grande relevância comunitária, neste município.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento-026-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento-026-2024.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento-027-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento-027-2024.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/81/requerimento-028-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/81/requerimento-028-2024.pdf</t>
   </si>
   <si>
     <t>Providências para que seja realizada a construção de uma quadra poliesportiva nas proximidades do estádio municipal Valdemiro de Castro Queiroz Filho.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/82/requerimento-029-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/82/requerimento-029-2024.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>MITA DA SERRINHA</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento-030-2024_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento-030-2024_1.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento-031-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento-031-2024.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Dona Fi do Manduri</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento-033-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento-033-2024.pdf</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-034-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-034-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências, para instalação de grama sintética no estádio municipal Valdemiro de Castro Queiroz Filho.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-035-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-035-2024.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-036-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-036-2024.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-037-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-037-2024.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-038-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-038-2024.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-039-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-039-2024.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-040-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-040-2024.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento do Desembargador Doutor João David de Souza Filho, conhecido popularmente por "Doutor João David" e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-041-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-041-2024.pdf</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-042-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-042-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para que seja colocado a disposição da população carente, da Zona Rural, usuária do programa bolsa família, veículos de transporte de passageiros grátis, para a cidade, neste município e outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-043-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-043-2024.pdf</t>
   </si>
   <si>
     <t>Providências para que sejam disponibilizados mais um veículo, para os estudantes da rede municipal de ensino, transporte escolar do Sitio Terra Seca com destino à Escola Municipal Professor Agripino de Almeida, nesta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento-044-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento-044-2024.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento-045-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento-045-2024.pdf</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para o desenvolvimento de ações públicas de grande relevância comunitária .</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento-047-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento-047-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para que seja realizada a troca de poste de abastecimento de energia elétrica.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento-048-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento-048-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância comunitária</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento-049-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento-049-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para que seja realizada a instalação de canos (encanação), bem como a ligação de água da compesa.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento-050-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento-050-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para o desenvolvimento de ações públicas de grande relevância comunitária</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento-051-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento-051-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para que seja realizadas a instalação de canos, bem como a ligação água da compesa.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da lei federal n° 14.133/2021no âmbito do poder legislativo municipal de Santa maria do Cambucá, Estado de Pernambuco dispõe sobre licitações e contratos administrativos, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/2/projeto-de-lei-002-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/2/projeto-de-lei-002-2024.pdf</t>
   </si>
   <si>
     <t>institui a criação de do Canil público municipal, deste município e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/3/projeto-de-lei-003-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/3/projeto-de-lei-003-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o vencimentos dos cargos de provimentos efetivos do atual quadro pessoal da Câmara Municipal de Santa Maria do Cambucá, Estado do Pernambuco e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/4/projeto-de-lei-004-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/4/projeto-de-lei-004-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Pública da comunidade do Pau Santo, Zona rural de do município de Santa Maria do Cambucá, de praça de Severino da Costa Marques (Sr. Bil de Duda).</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/5/projeto-de-lei-005-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/5/projeto-de-lei-005-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe do subsídio do prefeito, vice e os secretários para 2025</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/6/projeto-de-lei-006-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/6/projeto-de-lei-006-2024.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídios dos vereadores de Santa Maria do Cambucá para a legislatura de 2025 a 2028, institui o décimo terceiro salário aos vereadores e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/7/projeto-de-lei-007-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/7/projeto-de-lei-007-2024.pdf</t>
   </si>
   <si>
     <t>Institui a verba de representação devida ao presidente da mesa diretora da Câmara Municipal de vereadores de Santa Maria do Cambucá para a legislatura de 2025</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos do município o bloco mandu na folia folia, Sitio Manduri, zona rural de Santa Maria do Cambucá e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/9/projeto-de-lei-009-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/9/projeto-de-lei-009-2024.pdf</t>
   </si>
   <si>
     <t>Denominação da rua projetada 7, localizada no Alto da Oliveiras.</t>
   </si>
   <si>
     <t>Denominação do CRAS para Centro de referência de assistência social Aurilene Ponciano Barbosa Luiz</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/17/projeto-de-lei-017-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/17/projeto-de-lei-017-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria da Câmara Municipal</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento-019-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento-019-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para que seja concedido o aumento dos salários dos servidores responsáveis pela identificação civil do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de ciclovias/Ciclofaixas na PE 025, em Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto-de-lei-023-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto-de-lei-023-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da contratação da casa de apoio, destinada aos cidadãos do município de Santa Maria d Cambucá.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto-de-lei-024-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto-de-lei-024-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da grade curricular ao ensino fundamental municipal a disciplina de cidadania ou dentro de uma disciplina cabível o conteúdo que trate sobre cidadania</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto-de-lei-026-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto-de-lei-026-2024.pdf</t>
   </si>
   <si>
     <t>Institui o grau de rua como esporte no município.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto-de-lei-027-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto-de-lei-027-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça do clube municipal de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto-de-lei-028-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto-de-lei-028-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da creche municipal de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projeto-de-lei-032-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projeto-de-lei-032-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe a criação da guarda municipal de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto-de-lei-033-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto-de-lei-033-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do ciclo das Marias para fornecimento de absorventes higiênicos na Rede Ensino Público Municipal.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Dispõe sobre a execução dos Hinos nacionais do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto-de-lei-036-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto-de-lei-036-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do conteúdo voltado ao estudo da história do município.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto-de-lei-037-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto-de-lei-037-2024.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos do município, a semana jovem, paroquia nossa senhora do Rosário, Diocese de Nazaré.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>NELSON SEBASTIÃO DE LIMA</t>
   </si>
   <si>
     <t>Cria a gratificação por desempenho da Saúde Bucal, que serão paga aos profissionais lotados nas equipes de saúde bucal</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/11/projeto-de-lei-011-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/11/projeto-de-lei-011-2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal de n° 577/2022 fixando a nova remuneração aos conselheiros tutelares do município de Santa Maria do Cambucá</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/12/projeto-de-lei-012-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/12/projeto-de-lei-012-2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei N° 601 de 02 de maio de 2023</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/13/projeto-de-lei-013-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/13/projeto-de-lei-013-2024.pdf</t>
   </si>
   <si>
     <t>Reajuste do salário mínimo dos servidores</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/14/projeto-de-lei-014-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/14/projeto-de-lei-014-2024.pdf</t>
   </si>
   <si>
     <t>Institui ao município de Santa Maria do Cambucá o incentivo variável por desempenho de metas (IVDM) do programa previne Brasil</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/15/projeto-de-lei-015-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/15/projeto-de-lei-015-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste aos profissionais do magistério público municipal</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/18/projeto-de-lei-018-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/18/projeto-de-lei-018-2024.pdf</t>
   </si>
   <si>
     <t>Acesso a informação pública pelo cidadão</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/19/projeto-de-lei-020-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/19/projeto-de-lei-020-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Educação, CMJ.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto-de-lei-021-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto-de-lei-021-2024.pdf</t>
   </si>
   <si>
     <t>Adota o diário oficial dos munícipios do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto-de-lei-025-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto-de-lei-025-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha o projeto de Lei que dispõe sobre as diretrizes para elaboração da lei de diretrizes orçamentárias.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto-de-lei-029-2024.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto-de-lei-029-2024.pdf</t>
   </si>
   <si>
     <t>A implantação da Lei Aldir Blanc II.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/120/000101012649.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/120/000101012649.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a votação da prestação de contas do governo da prefeitura de Municipal de Santa Maria do Cambucá.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1173,68 +1173,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento-018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento-019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento-020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/75/requerimento-021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento-022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento-023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento-024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento-026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento-027-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/81/requerimento-028-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/82/requerimento-029-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento-030-2024_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento-031-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento-033-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-035-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-036-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-037-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-038-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-039-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-040-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-041-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-042-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-043-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento-044-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento-045-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento-047-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento-048-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento-049-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento-050-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento-051-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/2/projeto-de-lei-002-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/3/projeto-de-lei-003-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/4/projeto-de-lei-004-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/5/projeto-de-lei-005-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/6/projeto-de-lei-006-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/7/projeto-de-lei-007-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/9/projeto-de-lei-009-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/17/projeto-de-lei-017-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento-019-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto-de-lei-023-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto-de-lei-024-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto-de-lei-026-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto-de-lei-027-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto-de-lei-028-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projeto-de-lei-032-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto-de-lei-033-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto-de-lei-036-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto-de-lei-037-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/11/projeto-de-lei-011-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/12/projeto-de-lei-012-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/13/projeto-de-lei-013-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/14/projeto-de-lei-014-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/15/projeto-de-lei-015-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/18/projeto-de-lei-018-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/19/projeto-de-lei-020-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto-de-lei-021-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto-de-lei-025-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto-de-lei-029-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/120/000101012649.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/63/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/64/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/65/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/67/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/71/requerimento-018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/73/requerimento-019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento-020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/75/requerimento-021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento-022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento-023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento-024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento-026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento-027-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/81/requerimento-028-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/82/requerimento-029-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento-030-2024_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento-031-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento-033-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-035-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-036-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-037-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-038-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-039-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-040-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-041-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-042-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-043-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/97/requerimento-044-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento-045-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento-047-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento-048-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento-049-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento-050-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento-051-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/2/projeto-de-lei-002-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/3/projeto-de-lei-003-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/4/projeto-de-lei-004-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/5/projeto-de-lei-005-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/6/projeto-de-lei-006-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/7/projeto-de-lei-007-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/9/projeto-de-lei-009-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/17/projeto-de-lei-017-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/72/requerimento-019-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto-de-lei-023-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto-de-lei-024-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto-de-lei-026-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto-de-lei-027-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto-de-lei-028-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/108/projeto-de-lei-032-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto-de-lei-033-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto-de-lei-036-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto-de-lei-037-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/11/projeto-de-lei-011-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/12/projeto-de-lei-012-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/13/projeto-de-lei-013-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/14/projeto-de-lei-014-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/15/projeto-de-lei-015-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/18/projeto-de-lei-018-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/19/projeto-de-lei-020-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto-de-lei-021-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto-de-lei-025-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto-de-lei-029-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2024/120/000101012649.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>