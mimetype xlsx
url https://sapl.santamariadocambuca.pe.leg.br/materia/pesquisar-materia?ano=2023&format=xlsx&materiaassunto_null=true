--- v0 (2025-12-13)
+++ v1 (2026-04-18)
@@ -54,315 +54,315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>NELSON SEBASTIÃO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/39/projeto-de-lei-03-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/39/projeto-de-lei-03-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o dispositivo da lei municipal N° 567/2021</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/41/projeto-de-lei-007-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/41/projeto-de-lei-007-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores municipais e dá outras providências</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto-de-lei-009-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto-de-lei-009-2023.pdf</t>
   </si>
   <si>
     <t>Criação do conselho municipal de cultura- Comcultura e do fundo municipal de cultura- Fumcultura e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Edinho de Nofa</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto-de-lei-012-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto-de-lei-012-2023.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do município a tradicional cantoria de Bodega parada de Zezão, Sitio pintos, Zona rural, deste município, e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dr. George</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/44/projeto-de-lei-014-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/44/projeto-de-lei-014-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre politicas públicas para a segurança escolar nas instituições públicas e privadas.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto-de-lei-017-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto-de-lei-017-2023.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal de Santa Maria do Cambucá- REFIS MUNICIPAL DE 2023</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/46/projeto-de-lei-018-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/46/projeto-de-lei-018-2023.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MINIMO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/52/prrojeto_de_lei_021-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/52/prrojeto_de_lei_021-2023.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DENOMINAÇÃO DE RUAS PROJETADAS E LOTEAMENTO CAMBUCÁ, LOCALIZADO NO CENTRO DE SANTA MARIA DO CAMBUCÁ</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/53/prrojeto-de-lei-022-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/53/prrojeto-de-lei-022-2023.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO A LEI MUNICIPAL N° 329/2003</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO PROGRAMA CICLO DAS MARIAS PARA O FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NA REDE DE ENSINO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PROJETO DA LDO</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/49/projeto-de-lei-029-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/49/projeto-de-lei-029-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO DOS PROFISSIONAIS DA ENFERMAGEM</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto-de-lei-030-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto-de-lei-030-2023.pdf</t>
   </si>
   <si>
     <t>P0ROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICIPIO</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DA PRIMEIFRA INFÂNCIA- PMPI DO MUNICÍPIO DE SANTA MARIA DO CAMBUCÁ-PE.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/38/projeto-de-lei-02-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/38/projeto-de-lei-02-2023.pdf</t>
   </si>
   <si>
     <t>Institui a carteira com a identificação de pessoa autista- CIPTEA</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto-de-lei-006-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto-de-lei-006-2023.pdf</t>
   </si>
   <si>
     <t>Concessões de subvenções sociais visando a prestação de serviços de assistência social, cultural, médica, educacional e agremiações.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/122/resolucao-001-2023.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/122/resolucao-001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação de vereadores para aa composição das comissões permanentes da Câmara Municipal de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/123/000101014149.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/123/000101014149.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cidadão honorafíco de cidadão do município de Santa Maria  do Cambucá.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/124/000101014315.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/124/000101014315.pdf</t>
   </si>
   <si>
     <t>Dispõe a concessão de cidadão honorafíco.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/125/000101014450.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/125/000101014450.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de cidadão honorafíco de cidadão no município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/126/000101014636.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/126/000101014636.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cidadão honorafíco ao cidadão no município.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/127/000101014721.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/127/000101014721.pdf</t>
   </si>
   <si>
     <t>concessão de titulo de cidadão honoráfico no município</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/128/000101014756.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/128/000101014756.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de honorifico de cidadão do município de Santa Maria do Cambucá.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -669,68 +669,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/39/projeto-de-lei-03-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/41/projeto-de-lei-007-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto-de-lei-009-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto-de-lei-012-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/44/projeto-de-lei-014-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto-de-lei-017-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/46/projeto-de-lei-018-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/52/prrojeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/53/prrojeto-de-lei-022-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/49/projeto-de-lei-029-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto-de-lei-030-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/38/projeto-de-lei-02-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto-de-lei-006-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/122/resolucao-001-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/123/000101014149.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/124/000101014315.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/125/000101014450.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/126/000101014636.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/127/000101014721.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/128/000101014756.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/39/projeto-de-lei-03-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/41/projeto-de-lei-007-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto-de-lei-009-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto-de-lei-012-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/44/projeto-de-lei-014-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto-de-lei-017-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/46/projeto-de-lei-018-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/52/prrojeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/53/prrojeto-de-lei-022-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/49/projeto-de-lei-029-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto-de-lei-030-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/38/projeto-de-lei-02-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto-de-lei-006-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/122/resolucao-001-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/123/000101014149.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/124/000101014315.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/125/000101014450.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/126/000101014636.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/127/000101014721.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2023/128/000101014756.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="150.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>