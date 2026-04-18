--- v0 (2026-02-09)
+++ v1 (2026-04-18)
@@ -54,303 +54,303 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Dunga Silva</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_n._017-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_n._017-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para a construção de um canal de escoamento</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leo de Gorducha</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_n._018-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_n._018-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para a construção de calçamento na travessa madrinha sinhá</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Valtinho de Raminho</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_n._020-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_n._020-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>NELSON SEBASTIÃO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto-de-lei-complementar-005-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto-de-lei-complementar-005-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial dos profissionais motoristas do quadro de pessoal efetivo do município.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projeto-de-lei-001-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projeto-de-lei-001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valorização profissional, reajuste e enquadramento de níveis e referências dos cargos de provimento efetivo ocupados na câmara municipal de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projeto-de-lei-002-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projeto-de-lei-002-2022.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário oficial de eventos do município o evento religioso o louvorzão, do povoado Pau do Santo, deste município, e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto-de-lei-complementar-005-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto-de-lei-complementar-005-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO SALARIAL DOS PROFISSIONAIS MOTORISTAS DO QUADRO PESSOAL EFETIVO DO MUNICIPIO</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto-de-lei-complementar-008-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto-de-lei-complementar-008-2022.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação por transferência intermunicipal de pacientes- GTIP AOS PROFISSIONAIS DE ENFERMAGEM</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dr. George</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da guarda municipal de Santa Maria do Cambucá e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Edinho de Nofa</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da travessa no Sitio Manoel Cosme, Zona rural, Município de Santa Maria do Cambucá.</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto-de-lei-018-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto-de-lei-018-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da concessão de ajuda de custo, aos profissionais vinculados ao município de Santa Maria do Cambucá,</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto-de-lei-020-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto-de-lei-020-2022.pdf</t>
   </si>
   <si>
     <t>Visa atender os estudantes universitários que necessitam de transporte para o deslocamento a cidade de Caruaru- PE.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto-de-lei-023-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto-de-lei-023-2022.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a denominação de nome da rua Djanira Alves de Vasconcelos, zona urbana, município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto-de-lei-025-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto-de-lei-025-2022.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de controle de natalidade de cães e gatos (castração) do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto-de-lei-026-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto-de-lei-026-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CRIAÇÃO DE CANIL PÚBLICO</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto-de-lei-027-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto-de-lei-027-2022.pdf</t>
   </si>
   <si>
     <t>DISPOES SOBRE A REGULAMENTAÇÃO DA CASA DE APOIO AOS USUARIOS</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto-de-lei-003-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto-de-lei-003-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a administração pública Municipal a realizar acordo em processos judiciais cujo município seja parte da demandada ou demandante</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projeto-de-lei-004-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projeto-de-lei-004-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 18 da Lei Municipal N°478/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projeto-de-lei-006-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projeto-de-lei-006-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores municipais no ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto-de-lei-007-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto-de-lei-007-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de insalubridade dos agentes comunitários de saúde e dos agentes de combate a endemias de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de patrocínio financeiro aos atletas do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto-de-lei-024-2022.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto-de-lei-024-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5° caput e o respectivo 3° da lei municipal N° 568/2022, que reestrutura o conselho municipal de Direitos do Idoso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -657,68 +657,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_n._017-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_n._018-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_n._020-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto-de-lei-complementar-005-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projeto-de-lei-001-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projeto-de-lei-002-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto-de-lei-complementar-005-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto-de-lei-complementar-008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto-de-lei-018-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto-de-lei-020-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto-de-lei-023-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto-de-lei-025-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto-de-lei-026-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto-de-lei-027-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto-de-lei-003-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projeto-de-lei-004-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projeto-de-lei-006-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto-de-lei-007-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto-de-lei-024-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_n._017-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_n._018-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_n._020-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/projeto-de-lei-complementar-005-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/20/projeto-de-lei-001-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/21/projeto-de-lei-002-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto-de-lei-complementar-005-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto-de-lei-complementar-008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto-de-lei-018-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto-de-lei-020-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto-de-lei-023-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto-de-lei-025-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto-de-lei-026-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto-de-lei-027-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto-de-lei-003-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/23/projeto-de-lei-004-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/projeto-de-lei-006-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto-de-lei-007-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto-de-lei-024-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>