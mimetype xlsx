--- v0 (2025-12-14)
+++ v1 (2026-04-19)
@@ -54,888 +54,888 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Dunga Silva</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_n_01-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_n_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância comunitária, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dr. George</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_n_02-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_n_02-2021.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_n_03-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_n_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmaras de monitoramento no perímetro urbano.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOAOZINHO DO PAU SANTO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_n_04-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_n_04-2021.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Edinho de Nofa</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_n_07-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_n_07-2021.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_n_09-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_n_09-2021.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Nivaldo José de Lima</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n_010-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n_010-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância comunitária, neste município e dá outras providências</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n_011-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n_011-2021.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Alaide Mendes de Almeida Silva.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n_012-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n_012-2021.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dona Fi do Manduri</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n_013_2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n_013_2021.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Valtinho de Raminho</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_n_014-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_n_014-2021.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_n_015-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_n_015-2021.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_n_016-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_n_016-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências para construção de 02 quebra molas, um em frente ao loteamento, e um no portal Santa Maria.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Leo de Gorducha</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_n_017-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_n_017-2021.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_n_018-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_n_018-2021.pdf</t>
   </si>
   <si>
     <t>requer voto de pesar pelo falecimento do senhor Roque Domingos de Sena.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_n_019-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_n_019-2021.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_n_020-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_n_020-2021.pdf</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_n_021-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_n_021-2021.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_n_022-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_n_022-2021.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento do senhor Tarcízius Plácido de Almeida.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_n_023-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_n_023-2021.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_n_024-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_n_024-2021.pdf</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_n_025-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_n_025-2021.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_n_026-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_n_026-2021.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento do senhor Antônio Manoel de Lira.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_n_027-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_n_027-2021.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_n_028-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_n_028-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para construção de calçamento e saneamento.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_n_029-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_n_029-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para a nomeação de todas as ruas da cidades e das ruas do loteamento Alto das Oliveiras.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_n_030-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_n_030-2021.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_n_031-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_n_031-2021.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_n_032-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_n_032-2021.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_n_033-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_n_033-2021.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento do senhor Fernando Carneiro Leão.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_n_034-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_n_034-2021.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento do Senhor Fernando Alves Lucena.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_n_035-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_n_035-2021.pdf</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Nego da saúde</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_n_036-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_n_036-2021.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_n_037-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_n_037-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para construção de calçamento e saneamento básico na rua Maria Luiza David de Azevedo.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_n_38-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_n_38-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para a construção de rede abastecimento de água, em toda Zona Rural.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_n_39-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_n_39-2021.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_n_40-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_n_40-2021.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_n_41-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_n_41-2021.pdf</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento da Senhora Maria da Silva Campos.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_n_42-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_n_42-2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações de interesse público em comunidades rurais e urbanas deste município e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_n_44-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_n_44-2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para a aquisição ou confecção de máscaras protetoras, (descartáveis ou tecidos) para a população deste município.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_n_45-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_n_45-2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de grande relevância de interesse comunitário deste município e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_n_46-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_n_46-2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para a instalação de extintores, em todas as repartições públicas deste município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_n_47-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_n_47-2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para o desenvolvimento de ações públicas de grande relevância para este município e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_n_48-2021.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_n_48-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para construção de um novo colégio público municipal no centro  da cidade neste município e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_n_49-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_n_49-2021_1.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_n_50-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_n_50-2021_1.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_n_51-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_n_51-2021_1.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n_52-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n_52-2021_1.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_n_53-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_n_53-2021_1.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_n_54-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_n_54-2021_1.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_n_55-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_n_55-2021_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências para que seja realizada a extensão do centro de referência de assistência social- CRAS, da cidade para o sitíos Chã Baixio e Manduri para este município e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n_56-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n_56-2021_1.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n_57-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n_57-2021_1.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>NELSON SEBASTIÃO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n_58-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n_58-2021_1.pdf</t>
   </si>
   <si>
     <t>Anexo I de prioridades- LDO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n_59-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n_59-2021_1.pdf</t>
   </si>
   <si>
     <t>Anexo II de prioridade- LDO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n_60-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n_60-2021_1.pdf</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n_61-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n_61-2021_1.pdf</t>
   </si>
   <si>
     <t>LDO- anexo de prioridades</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/191/projeto-de-lei-001-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/191/projeto-de-lei-001-2021_2.pdf</t>
   </si>
   <si>
     <t>Criação do canil público Municipal deste município, e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_n_002-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_n_002-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe a criação da guarda municipal de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/193/projeto-de-lei-003-2021_3.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/193/projeto-de-lei-003-2021_3.pdf</t>
   </si>
   <si>
     <t>Criação de um núcleo de atendimento a crianças especiais necessitadas de atendimento a crianças especiais, necessitadas de educação especial, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/194/projeto-de-lei-004-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/194/projeto-de-lei-004-2021_2.pdf</t>
   </si>
   <si>
     <t>Criação do programa "Talento de Cambucá" englobando todos os artistas da terra, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/195/projeto-de-lei-005-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/195/projeto-de-lei-005-2021_2.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos no município a prioridade na escolha de artistas da terra/ artistas locais na festa de santos reis na cidade e demais localidades deste municipío.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/196/projeto-de-lei-006-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/196/projeto-de-lei-006-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do cemitério público no povoado de Caramuru, deste município e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/197/projeto-de-lei-007-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/197/projeto-de-lei-007-2021_2.pdf</t>
   </si>
   <si>
     <t>Criação de um cemitério público municipal da cidade de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/198/projeto-de-lei-008-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/198/projeto-de-lei-008-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do cemitério público do sítio Manduri, deste município e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/199/projeto-de-lei-009-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/199/projeto-de-lei-009-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do cemitério público do sítio Tanque D'antas, zona rural deste município e dá outra providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/200/projeto-de-lei-011-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/200/projeto-de-lei-011-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o impedimento de condenados por violência doméstica e familiar contra a mulher e assuma cargos comissionados em entes públicos ou em empresas prestadoras de serviço pelo poder público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/201/projeto-de-lei-012-2021_3.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/201/projeto-de-lei-012-2021_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da contratação da casa de apoio a usuários em tratamento fora de domicílio do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/202/projeto-de-lei-014-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/202/projeto-de-lei-014-2021_2.pdf</t>
   </si>
   <si>
     <t>Institui um novo brasão e uma nova bandeira da escola Professor Agripino Almeida do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/203/projeto-de-lei-015-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/203/projeto-de-lei-015-2021_2.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a denominação de rua no povoado de Pau Santo do município de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/204/projeto-de-lei-017-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/204/projeto-de-lei-017-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Bolsa família municipal, do município de Santa Maria do Cambucá</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/205/projeto-de-lei-018-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/205/projeto-de-lei-018-2021_2.pdf</t>
   </si>
   <si>
     <t>Inclusão na grade curricular da disciplina "Cidadania" no ensino fundamental do munícipio de Santa Maria do Cambucá.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-de-lei-020-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-de-lei-020-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobra a isenção da taxa de iluminação pública para consumidores de renda baixa, enquadrados ao consumos de até 150 KWH durante o período perdure da Covid-19</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/207/projeto-de-lei-021-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/207/projeto-de-lei-021-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Ciclo das Marias" para fornecimento de absorventes higiênicos na rede do ensino público municipal.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/208/projeto-de-lei-030-2021_3.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/208/projeto-de-lei-030-2021_3.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar o gabinete de vice-prefeito municipal e dá outros providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/209/projeto-de-lei-033-2021_2.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/209/projeto-de-lei-033-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial, para a realização das despesas com operação de crédito contratada junto ao Banco do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/210/projeto-de-lei-034-2021_1.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/210/projeto-de-lei-034-2021_1.pdf</t>
   </si>
   <si>
     <t>Reestrutura o conselho municipal de direitos do idoso - CMDI e o fundo municipal de direitos do idoso e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/119/000101012609.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/119/000101012609.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da ata digitada, na Câmara Municipal de Vereadores de Santa Maria do Cambucá</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/121/000101012830.pdf</t>
+    <t>http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/121/000101012830.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de título honórífico de cidadão do município de Santa Maria do Cambucá.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1242,68 +1242,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_n_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_n_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_n_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_n_07-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_n_09-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n_010-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n_011-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n_012-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n_013_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_n_014-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_n_015-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_n_016-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_n_017-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_n_018-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_n_019-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_n_020-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_n_021-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_n_022-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_n_023-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_n_024-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_n_025-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_n_026-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_n_027-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_n_028-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_n_029-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_n_030-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_n_031-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_n_032-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_n_033-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_n_034-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_n_035-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_n_036-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_n_037-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_n_38-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_n_39-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_n_40-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_n_41-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_n_42-2021_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_n_44-2021_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_n_45-2021_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_n_46-2021_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_n_47-2021_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_n_48-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_n_49-2021_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_n_50-2021_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_n_51-2021_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n_52-2021_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_n_53-2021_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_n_54-2021_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_n_55-2021_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n_56-2021_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n_57-2021_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n_58-2021_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n_59-2021_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n_60-2021_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n_61-2021_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/191/projeto-de-lei-001-2021_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_n_002-2021_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/193/projeto-de-lei-003-2021_3.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/194/projeto-de-lei-004-2021_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/195/projeto-de-lei-005-2021_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/196/projeto-de-lei-006-2021_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/197/projeto-de-lei-007-2021_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/198/projeto-de-lei-008-2021_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/199/projeto-de-lei-009-2021_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/200/projeto-de-lei-011-2021_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/201/projeto-de-lei-012-2021_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/202/projeto-de-lei-014-2021_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/203/projeto-de-lei-015-2021_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/204/projeto-de-lei-017-2021_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/205/projeto-de-lei-018-2021_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-de-lei-020-2021_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/207/projeto-de-lei-021-2021_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/208/projeto-de-lei-030-2021_3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/209/projeto-de-lei-033-2021_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/210/projeto-de-lei-034-2021_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/119/000101012609.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/121/000101012830.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_n_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_n_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_n_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_n_07-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_n_09-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n_010-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n_011-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n_012-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n_013_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_n_014-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_n_015-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_n_016-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_n_017-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_n_018-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_n_019-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_n_020-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_n_021-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_n_022-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_n_023-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_n_024-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_n_025-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_n_026-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_n_027-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_n_028-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_n_029-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_n_030-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_n_031-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_n_032-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_n_033-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_n_034-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_n_035-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_n_036-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_n_037-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_n_38-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_n_39-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_n_40-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_n_41-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_n_42-2021_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_n_44-2021_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_n_45-2021_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_n_46-2021_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_n_47-2021_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_n_48-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_n_49-2021_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_n_50-2021_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_n_51-2021_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_n_52-2021_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_n_53-2021_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_n_54-2021_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_n_55-2021_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_n_56-2021_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_n_57-2021_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_n_58-2021_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_n_59-2021_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_n_60-2021_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_n_61-2021_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/191/projeto-de-lei-001-2021_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_n_002-2021_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/193/projeto-de-lei-003-2021_3.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/194/projeto-de-lei-004-2021_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/195/projeto-de-lei-005-2021_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/196/projeto-de-lei-006-2021_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/197/projeto-de-lei-007-2021_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/198/projeto-de-lei-008-2021_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/199/projeto-de-lei-009-2021_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/200/projeto-de-lei-011-2021_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/201/projeto-de-lei-012-2021_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/202/projeto-de-lei-014-2021_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/203/projeto-de-lei-015-2021_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/204/projeto-de-lei-017-2021_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/205/projeto-de-lei-018-2021_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/206/projeto-de-lei-020-2021_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/207/projeto-de-lei-021-2021_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/208/projeto-de-lei-030-2021_3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/209/projeto-de-lei-033-2021_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/210/projeto-de-lei-034-2021_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/119/000101012609.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadocambuca.pe.leg.br/media/sapl/public/materialegislativa/2021/121/000101012830.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>